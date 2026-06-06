--- v0 (2025-10-13)
+++ v1 (2026-06-06)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="070D2D27" w14:textId="5142629B" w:rsidR="005836BD" w:rsidRDefault="007B24FF" w:rsidP="005836BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B24FF">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Medium" w:hAnsi="Roboto Medium" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>AUTORITZACIÓ PER ACCEDIR AMB VEHICLE A L’ILLA DE VIANANTS DEL NUCLI ANTIC D’ESPARREGUERA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41F5D327" w14:textId="77777777" w:rsidR="00E80CE6" w:rsidRDefault="00E80CE6" w:rsidP="005836BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -89,51 +89,50 @@
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CD6A6C" w:rsidRPr="002C0AB3" w14:paraId="697B233A" w14:textId="77777777" w:rsidTr="00CD6A6C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36858703" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00DA213F" w:rsidRDefault="00CD6A6C" w:rsidP="00364A0C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA213F">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nom i cognoms</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B995203" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00DA213F" w:rsidRDefault="00AA5646" w:rsidP="00364A0C">
             <w:pPr>
               <w:jc w:val="left"/>
@@ -232,51 +231,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03EC015A" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00DA213F" w:rsidRDefault="00CD6A6C" w:rsidP="00364A0C">
             <w:pPr>
               <w:ind w:right="-62"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA213F">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>DNI/NIE/CIF/passaport</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FFC9F62" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00DA213F" w:rsidRDefault="00AA5646" w:rsidP="00364A0C">
             <w:pPr>
@@ -381,51 +379,50 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD6A6C" w:rsidRPr="002C0AB3" w14:paraId="2ABF02B1" w14:textId="77777777" w:rsidTr="00CD6A6C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="340363DA" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00DA213F" w:rsidRDefault="00CD6A6C" w:rsidP="00364A0C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA213F">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nom i cognoms de la persona representant (si s’escau)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="011A7EBC" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00DA213F" w:rsidRDefault="00AA5646" w:rsidP="00364A0C">
             <w:pPr>
               <w:jc w:val="left"/>
@@ -522,51 +519,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="707CB248" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00DA213F" w:rsidRDefault="00CD6A6C" w:rsidP="00364A0C">
             <w:pPr>
               <w:ind w:right="-62"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA213F">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>DNI/NIE/passaport</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AD07901" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00DA213F" w:rsidRDefault="00AA5646" w:rsidP="00364A0C">
             <w:pPr>
@@ -670,51 +666,50 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD6A6C" w:rsidRPr="002C0AB3" w14:paraId="25437428" w14:textId="77777777" w:rsidTr="00CD6A6C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CD7065B" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00DA213F" w:rsidRDefault="00CD6A6C" w:rsidP="00364A0C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA213F">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Domicili a efectes de notificacions</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="601BCAE4" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00DA213F" w:rsidRDefault="00AA5646" w:rsidP="00364A0C">
             <w:pPr>
               <w:jc w:val="left"/>
@@ -817,51 +812,50 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD6A6C" w:rsidRPr="002C0AB3" w14:paraId="2D4D3970" w14:textId="77777777" w:rsidTr="00CD6A6C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27CBE884" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00DA213F" w:rsidRDefault="00CD6A6C" w:rsidP="00364A0C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA213F">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Codi postal, població i província</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54A3DC74" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00DA213F" w:rsidRDefault="00AA5646" w:rsidP="00364A0C">
             <w:pPr>
               <w:jc w:val="left"/>
@@ -963,51 +957,50 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD6A6C" w:rsidRPr="002C0AB3" w14:paraId="65AB9D48" w14:textId="77777777" w:rsidTr="00CD6A6C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06A15BBA" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00DA213F" w:rsidRDefault="00CD6A6C" w:rsidP="00364A0C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA213F">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Adreça electrònica (obligatori en cas d’optar per la notificació electrònica)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7748A078" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00DA213F" w:rsidRDefault="00AA5646" w:rsidP="00364A0C">
             <w:pPr>
               <w:jc w:val="left"/>
@@ -1104,51 +1097,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38411ABF" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00DA213F" w:rsidRDefault="00CD6A6C" w:rsidP="00364A0C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA213F">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Telèfon 1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34ABF4AB" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00DA213F" w:rsidRDefault="00AA5646" w:rsidP="00364A0C">
             <w:pPr>
               <w:jc w:val="left"/>
@@ -1245,51 +1237,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43D61172" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00DA213F" w:rsidRDefault="00CD6A6C" w:rsidP="00364A0C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA213F">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Telèfon 2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06682DA4" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00DA213F" w:rsidRDefault="00AA5646" w:rsidP="00364A0C">
             <w:pPr>
               <w:jc w:val="left"/>
@@ -1392,103 +1383,102 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD6A6C" w:rsidRPr="002C0AB3" w14:paraId="1F043FEA" w14:textId="77777777" w:rsidTr="00CD6A6C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03BDAF8C" w14:textId="77777777" w:rsidR="00CD6A6C" w:rsidRPr="00912148" w:rsidRDefault="00CD6A6C" w:rsidP="00364A0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912148">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00912148">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00912148">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00912148">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00912148">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00912148">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -1629,51 +1619,50 @@
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8080"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E80CE6" w:rsidRPr="00DA213F" w14:paraId="4E1A0974" w14:textId="77777777" w:rsidTr="00D36F20">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B626BD9" w14:textId="4761D590" w:rsidR="00E80CE6" w:rsidRPr="00DA213F" w:rsidRDefault="00E80CE6" w:rsidP="00D36F20">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Titular del vehicle 1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29D0355B" w14:textId="7FB66652" w:rsidR="00E80CE6" w:rsidRPr="00DA213F" w:rsidRDefault="00E80CE6" w:rsidP="00D36F20">
             <w:pPr>
               <w:jc w:val="left"/>
@@ -1770,51 +1759,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="339BAF83" w14:textId="0511E4D2" w:rsidR="00E80CE6" w:rsidRPr="00DA213F" w:rsidRDefault="00E80CE6" w:rsidP="00D36F20">
             <w:pPr>
               <w:ind w:right="-62"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Matr</w:t>
             </w:r>
             <w:r w:rsidR="00E5522B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
@@ -1937,51 +1925,50 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E80CE6" w:rsidRPr="00DA213F" w14:paraId="7001321A" w14:textId="77777777" w:rsidTr="00FB3B4E">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B18C318" w14:textId="0DA75BF0" w:rsidR="00E80CE6" w:rsidRDefault="00E80CE6" w:rsidP="00D36F20">
             <w:pPr>
               <w:ind w:right="-62"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Respecte al vehicle 1 sol·licito: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
@@ -2072,51 +2059,50 @@
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8080"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E80CE6" w:rsidRPr="00DA213F" w14:paraId="37775FFB" w14:textId="77777777" w:rsidTr="00D36F20">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1380A829" w14:textId="18C68926" w:rsidR="00E80CE6" w:rsidRPr="00DA213F" w:rsidRDefault="00E80CE6" w:rsidP="00D36F20">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Titular del vehicle 2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49BFDE59" w14:textId="77777777" w:rsidR="00E80CE6" w:rsidRPr="00DA213F" w:rsidRDefault="00E80CE6" w:rsidP="00D36F20">
             <w:pPr>
               <w:jc w:val="left"/>
@@ -2213,51 +2199,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60C1D1AC" w14:textId="7FC8C704" w:rsidR="00E80CE6" w:rsidRPr="00DA213F" w:rsidRDefault="00E80CE6" w:rsidP="00D36F20">
             <w:pPr>
               <w:ind w:right="-62"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Matr</w:t>
             </w:r>
             <w:r w:rsidR="00E5522B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
@@ -2380,51 +2365,50 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E80CE6" w:rsidRPr="00DA213F" w14:paraId="098D627C" w14:textId="77777777" w:rsidTr="00D36F20">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79A9FE4A" w14:textId="40ED4D7F" w:rsidR="00E80CE6" w:rsidRDefault="00E80CE6" w:rsidP="00D36F20">
             <w:pPr>
               <w:ind w:right="-62"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Respecte al vehicle 2 sol·licito: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
@@ -2515,51 +2499,50 @@
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8080"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED0A38" w:rsidRPr="00DA213F" w14:paraId="5E0D75FA" w14:textId="77777777" w:rsidTr="00D36F20">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62B5E0C7" w14:textId="6203F2A5" w:rsidR="00ED0A38" w:rsidRPr="00DA213F" w:rsidRDefault="00ED0A38" w:rsidP="00D36F20">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Titular del vehicle 3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="767D22FB" w14:textId="77777777" w:rsidR="00ED0A38" w:rsidRPr="00DA213F" w:rsidRDefault="00ED0A38" w:rsidP="00D36F20">
             <w:pPr>
               <w:jc w:val="left"/>
@@ -2656,51 +2639,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39B3FE94" w14:textId="650BC760" w:rsidR="00ED0A38" w:rsidRPr="00DA213F" w:rsidRDefault="00ED0A38" w:rsidP="00D36F20">
             <w:pPr>
               <w:ind w:right="-62"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Matr</w:t>
             </w:r>
             <w:r w:rsidR="00E5522B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
@@ -2823,51 +2805,50 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0A38" w:rsidRPr="00DA213F" w14:paraId="0A472F27" w14:textId="77777777" w:rsidTr="00D36F20">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4573E5E4" w14:textId="5A2BE895" w:rsidR="00ED0A38" w:rsidRDefault="00ED0A38" w:rsidP="00D36F20">
             <w:pPr>
               <w:ind w:right="-62"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Respecte al vehicle 3 sol·licito: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
@@ -2977,51 +2958,50 @@
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4961"/>
         <w:gridCol w:w="4962"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E80CE6" w:rsidRPr="00DA213F" w14:paraId="1B868393" w14:textId="77777777" w:rsidTr="00E80CE6">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02623416" w14:textId="6722100C" w:rsidR="00E80CE6" w:rsidRPr="00DA213F" w:rsidRDefault="00E80CE6" w:rsidP="00D36F20">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Matr</w:t>
             </w:r>
             <w:r w:rsidR="008356CB">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -3136,51 +3116,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="784D8689" w14:textId="20CE8ACE" w:rsidR="00E80CE6" w:rsidRPr="00DA213F" w:rsidRDefault="00E80CE6" w:rsidP="00D36F20">
             <w:pPr>
               <w:ind w:right="-62"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Matr</w:t>
             </w:r>
             <w:r w:rsidR="008356CB">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
@@ -3303,51 +3282,50 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E80CE6" w:rsidRPr="00DA213F" w14:paraId="475A0F4C" w14:textId="77777777" w:rsidTr="00ED0A38">
         <w:trPr>
           <w:trHeight w:val="2263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C0F6833" w14:textId="77777777" w:rsidR="00E80CE6" w:rsidRPr="00E80CE6" w:rsidRDefault="00E80CE6" w:rsidP="00D36F20">
             <w:pPr>
               <w:ind w:right="-62"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7602945F" w14:textId="77777777" w:rsidR="00E80CE6" w:rsidRDefault="00E80CE6" w:rsidP="00D36F20">
             <w:pPr>
               <w:ind w:right="-62"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3475,53 +3453,53 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="25DED733" w14:textId="77777777" w:rsidR="00E80CE6" w:rsidRDefault="00E80CE6" w:rsidP="005836BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9912"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00792DAC" w:rsidRPr="00792DAC" w14:paraId="173F008E" w14:textId="77777777" w:rsidTr="00792DAC">
+      <w:tr w:rsidR="00792DAC" w:rsidRPr="00792DAC" w14:paraId="173F008E" w14:textId="77777777" w:rsidTr="0081016F">
         <w:trPr>
-          <w:trHeight w:val="2402"/>
+          <w:trHeight w:val="1882"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C8A020C" w14:textId="77777777" w:rsidR="00792DAC" w:rsidRPr="00792DAC" w:rsidRDefault="00792DAC" w:rsidP="00D36F20">
             <w:pPr>
               <w:pStyle w:val="Piedepgina"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792DAC">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
@@ -4255,105 +4233,59 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00792DAC">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00792DAC">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13B0118C" w14:textId="77777777" w:rsidR="00792DAC" w:rsidRPr="00792DAC" w:rsidRDefault="00792DAC" w:rsidP="00D36F20">
+          <w:p w14:paraId="649DDD48" w14:textId="7A214915" w:rsidR="00792DAC" w:rsidRPr="00792DAC" w:rsidRDefault="00792DAC" w:rsidP="00D36F20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...44 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E97F49" w:rsidRPr="00792DAC" w14:paraId="3E216B50" w14:textId="77777777" w:rsidTr="00E97F49">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E332C23" w14:textId="77777777" w:rsidR="00E97F49" w:rsidRDefault="00E97F49" w:rsidP="00E97F49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792DAC">
               <w:rPr>
@@ -4657,53 +4589,53 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00792DAC" w:rsidRPr="00792DAC" w14:paraId="40C0BDA4" w14:textId="77777777" w:rsidTr="00792DAC">
+      <w:tr w:rsidR="00792DAC" w:rsidRPr="00792DAC" w14:paraId="40C0BDA4" w14:textId="77777777" w:rsidTr="0081016F">
         <w:trPr>
-          <w:trHeight w:val="6222"/>
+          <w:trHeight w:val="5948"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D651D15" w14:textId="77777777" w:rsidR="00792DAC" w:rsidRPr="00792DAC" w:rsidRDefault="00792DAC" w:rsidP="00D36F20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6705028D" w14:textId="72A7E0B9" w:rsidR="00792DAC" w:rsidRPr="00792DAC" w:rsidRDefault="00792DAC" w:rsidP="00D36F20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
@@ -5941,70 +5873,91 @@
               <w:t>vehicles</w:t>
             </w:r>
             <w:r w:rsidR="00E81BC9" w:rsidRPr="00E81BC9">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de tracció mecànica, o certificat de l'empresa titular del vehicle que autoritza la persona interessada com a conductora habitual o primera conductora del vehicle.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5CAF1259" w14:textId="77777777" w:rsidR="005836BD" w:rsidRDefault="005836BD" w:rsidP="005836BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="46614C9F" w14:textId="77777777" w:rsidR="0081016F" w:rsidRDefault="0081016F" w:rsidP="005836BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="512EB2AD" w14:textId="77777777" w:rsidR="0081016F" w:rsidRDefault="0081016F" w:rsidP="005836BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="435FBC32" w14:textId="7B5F34F8" w:rsidR="005836BD" w:rsidRDefault="000959FF" w:rsidP="005836BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Documentació a aportar (* obligatori)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9912"/>
       </w:tblGrid>
       <w:tr w:rsidR="000959FF" w:rsidRPr="000959FF" w14:paraId="4CA79776" w14:textId="77777777" w:rsidTr="00A972AC">
         <w:trPr>
           <w:trHeight w:val="1786"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="428C6B66" w14:textId="77777777" w:rsidR="000959FF" w:rsidRPr="000959FF" w:rsidRDefault="000959FF" w:rsidP="000959FF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
@@ -6914,257 +6867,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000959FF">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Situacions de dependència temporal: </w:t>
             </w:r>
             <w:r w:rsidRPr="000959FF">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Informe i/o justificant mèdic.</w:t>
-            </w:r>
-[...205 lines deleted...]
-              <w:t>En el cas de persones amb mobilitat reduïda sobtada que hagin d'accedir a la zona restringida, certificat mèdic que al·legui problemes de mobilitat o incapacitat física.</w:t>
             </w:r>
             <w:r w:rsidRPr="000959FF">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial,Bold"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> (*)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2ED7C014" w14:textId="77777777" w:rsidR="00BB59D5" w:rsidRDefault="00BB59D5" w:rsidP="005836BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
@@ -7390,50 +7136,215 @@
             <w:r w:rsidRPr="003A14BF">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="789545E4" w14:textId="77777777" w:rsidR="009E626B" w:rsidRDefault="009E626B" w:rsidP="005836BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="10"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EEA2A5A" w14:textId="77777777" w:rsidR="00ED0A38" w:rsidRDefault="00ED0A38" w:rsidP="005836BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD2E798" w14:textId="77777777" w:rsidR="0081016F" w:rsidRDefault="0081016F" w:rsidP="005836BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EFEC9B9" w14:textId="77777777" w:rsidR="0081016F" w:rsidRDefault="0081016F" w:rsidP="005836BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FBF5EB6" w14:textId="77777777" w:rsidR="0081016F" w:rsidRDefault="0081016F" w:rsidP="005836BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="771681E0" w14:textId="77777777" w:rsidR="0081016F" w:rsidRDefault="0081016F" w:rsidP="005836BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C96683" w14:textId="77777777" w:rsidR="0081016F" w:rsidRDefault="0081016F" w:rsidP="005836BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00EEC5E8" w14:textId="77777777" w:rsidR="0081016F" w:rsidRDefault="0081016F" w:rsidP="005836BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04F32C8B" w14:textId="77777777" w:rsidR="0081016F" w:rsidRDefault="0081016F" w:rsidP="005836BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="667853AE" w14:textId="77777777" w:rsidR="0081016F" w:rsidRDefault="0081016F" w:rsidP="005836BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A56F7E5" w14:textId="77777777" w:rsidR="0081016F" w:rsidRDefault="0081016F" w:rsidP="005836BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C94D2FF" w14:textId="77777777" w:rsidR="0081016F" w:rsidRDefault="0081016F" w:rsidP="005836BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BE6BCB3" w14:textId="77777777" w:rsidR="0081016F" w:rsidRDefault="0081016F" w:rsidP="005836BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DB6D51E" w14:textId="77777777" w:rsidR="0081016F" w:rsidRDefault="0081016F" w:rsidP="005836BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F964AD8" w14:textId="77777777" w:rsidR="0081016F" w:rsidRDefault="0081016F" w:rsidP="005836BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DF89B14" w14:textId="77777777" w:rsidR="0081016F" w:rsidRDefault="0081016F" w:rsidP="005836BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EFA6463" w14:textId="77777777" w:rsidR="0081016F" w:rsidRDefault="0081016F" w:rsidP="005836BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="10"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6992CE98" w14:textId="77777777" w:rsidR="00ED0A38" w:rsidRPr="00ED0A38" w:rsidRDefault="00ED0A38" w:rsidP="005836BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="10"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D387AD9" w14:textId="644650C3" w:rsidR="005836BD" w:rsidRDefault="005836BD" w:rsidP="005836BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
@@ -7489,190 +7400,203 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00514C85" w:rsidRPr="005836BD" w:rsidSect="00AD73C4">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2835" w:right="707" w:bottom="851" w:left="1276" w:header="709" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04F5D378" w14:textId="77777777" w:rsidR="006413DB" w:rsidRDefault="006413DB">
+    <w:p w14:paraId="032AD919" w14:textId="77777777" w:rsidR="008A18B8" w:rsidRDefault="008A18B8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54BBE265" w14:textId="77777777" w:rsidR="006413DB" w:rsidRDefault="006413DB">
+    <w:p w14:paraId="68149CC9" w14:textId="77777777" w:rsidR="008A18B8" w:rsidRDefault="008A18B8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Shalom">
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Roboto">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Medium">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial,Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Light">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F298B37" w14:textId="77777777" w:rsidR="00626979" w:rsidRPr="00F40D95" w:rsidRDefault="005836BD">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:ind w:left="-900" w:right="-1036"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -7823,70 +7747,70 @@
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00626979" w:rsidRPr="00F40D95">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>Plaça de l’Ajuntament,1 • 08292 ESPARREGUERA (Barcelona) • Tel. 93 777 18 01 • Fax 93 777 59 04 • esparreguera@esparreguera.cat • www.esparreguera.cat</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="47CE65E4" w14:textId="77777777" w:rsidR="00626979" w:rsidRPr="00F40D95" w:rsidRDefault="00626979">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C92B85C" w14:textId="77777777" w:rsidR="006413DB" w:rsidRDefault="006413DB">
+    <w:p w14:paraId="139D56A4" w14:textId="77777777" w:rsidR="008A18B8" w:rsidRDefault="008A18B8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34142794" w14:textId="77777777" w:rsidR="006413DB" w:rsidRDefault="006413DB">
+    <w:p w14:paraId="37A06D7A" w14:textId="77777777" w:rsidR="008A18B8" w:rsidRDefault="008A18B8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D95510E" w14:textId="77777777" w:rsidR="00626979" w:rsidRPr="00F40D95" w:rsidRDefault="00244BCD" w:rsidP="00F40D95">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F40D95">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         <w:noProof/>
         <w:lang w:eastAsia="ca-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="127143D9" wp14:editId="1E44A484">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-414655</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-197803</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1911350" cy="984885"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
@@ -7924,51 +7848,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0095077F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B1D27772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1065"/>
         </w:tabs>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -11416,55 +11340,55 @@
   <w:num w:numId="28" w16cid:durableId="1517188049">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="882792654">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1512720665">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="461848846">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1870024444">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="347559502">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1008681462">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="XUlht35Q14rWLYBXywtQw4nYin7NqhkIJ/TTVkOjXxRrTnxXrP04IiRfAYoLhqOjKLejapAAGOrKRjlJfvXF5w==" w:salt="RBVxDe9/EFkVcLDvNQeS8A=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="4nM8QpywwUNscwS4SyJCow8EF18ZNVkjLiLa60eWT2UogqFieI+E6b7EZMh0TIxmTXnP5JZi2oMGLvBc42F0KA==" w:salt="219XQ41fQwaBSzHpIJoGZw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -11515,113 +11439,117 @@
     <w:rsid w:val="002D4536"/>
     <w:rsid w:val="002D4795"/>
     <w:rsid w:val="002E5F35"/>
     <w:rsid w:val="0031509D"/>
     <w:rsid w:val="00344423"/>
     <w:rsid w:val="00351677"/>
     <w:rsid w:val="00377168"/>
     <w:rsid w:val="00377555"/>
     <w:rsid w:val="00386101"/>
     <w:rsid w:val="0039163D"/>
     <w:rsid w:val="003E594B"/>
     <w:rsid w:val="00405D96"/>
     <w:rsid w:val="004147AD"/>
     <w:rsid w:val="00422539"/>
     <w:rsid w:val="00422835"/>
     <w:rsid w:val="004433D4"/>
     <w:rsid w:val="004530AF"/>
     <w:rsid w:val="00454BD7"/>
     <w:rsid w:val="00467E94"/>
     <w:rsid w:val="00472D63"/>
     <w:rsid w:val="00474AEE"/>
     <w:rsid w:val="00497FA2"/>
     <w:rsid w:val="004A6BE4"/>
     <w:rsid w:val="004A7BBB"/>
     <w:rsid w:val="004B705B"/>
+    <w:rsid w:val="004C35C3"/>
     <w:rsid w:val="004C5D65"/>
     <w:rsid w:val="004D7193"/>
     <w:rsid w:val="004F37F1"/>
     <w:rsid w:val="00511D45"/>
     <w:rsid w:val="00514C85"/>
     <w:rsid w:val="00534003"/>
     <w:rsid w:val="00540206"/>
     <w:rsid w:val="005460B0"/>
     <w:rsid w:val="00550038"/>
     <w:rsid w:val="00576EBC"/>
     <w:rsid w:val="005776CF"/>
     <w:rsid w:val="00581279"/>
     <w:rsid w:val="00581518"/>
     <w:rsid w:val="005836BD"/>
     <w:rsid w:val="0059795E"/>
     <w:rsid w:val="005A04B0"/>
     <w:rsid w:val="005F2D89"/>
     <w:rsid w:val="005F3E69"/>
     <w:rsid w:val="005F6FB2"/>
     <w:rsid w:val="00610C17"/>
+    <w:rsid w:val="006132E8"/>
     <w:rsid w:val="0062104D"/>
     <w:rsid w:val="00626979"/>
     <w:rsid w:val="006413DB"/>
     <w:rsid w:val="00654A39"/>
     <w:rsid w:val="00661CD9"/>
     <w:rsid w:val="00674058"/>
     <w:rsid w:val="0069211C"/>
     <w:rsid w:val="00695265"/>
     <w:rsid w:val="006C0B12"/>
     <w:rsid w:val="006C348E"/>
     <w:rsid w:val="006C7DCE"/>
     <w:rsid w:val="006E07F1"/>
     <w:rsid w:val="006E0B52"/>
     <w:rsid w:val="006E476E"/>
     <w:rsid w:val="006E5A52"/>
     <w:rsid w:val="006F4C3B"/>
     <w:rsid w:val="00702157"/>
     <w:rsid w:val="007074F6"/>
     <w:rsid w:val="007238F3"/>
     <w:rsid w:val="007300DA"/>
     <w:rsid w:val="00736CED"/>
     <w:rsid w:val="0076413C"/>
     <w:rsid w:val="00780699"/>
     <w:rsid w:val="007857B9"/>
     <w:rsid w:val="00787ED5"/>
     <w:rsid w:val="00792DAC"/>
     <w:rsid w:val="007A64FE"/>
     <w:rsid w:val="007B24FF"/>
     <w:rsid w:val="007B5065"/>
     <w:rsid w:val="007D7919"/>
     <w:rsid w:val="00801880"/>
     <w:rsid w:val="0080502A"/>
+    <w:rsid w:val="0081016F"/>
     <w:rsid w:val="0081283D"/>
     <w:rsid w:val="00817D7C"/>
     <w:rsid w:val="00827E00"/>
     <w:rsid w:val="008356CB"/>
     <w:rsid w:val="00840F40"/>
     <w:rsid w:val="008425F6"/>
     <w:rsid w:val="00851103"/>
     <w:rsid w:val="0085204E"/>
     <w:rsid w:val="008569BE"/>
     <w:rsid w:val="00860C52"/>
     <w:rsid w:val="00862294"/>
+    <w:rsid w:val="008A18B8"/>
     <w:rsid w:val="008B6B86"/>
     <w:rsid w:val="008C4858"/>
     <w:rsid w:val="008D01FF"/>
     <w:rsid w:val="008D77D5"/>
     <w:rsid w:val="009078DC"/>
     <w:rsid w:val="00923866"/>
     <w:rsid w:val="009324E6"/>
     <w:rsid w:val="00935D37"/>
     <w:rsid w:val="00945048"/>
     <w:rsid w:val="009839F7"/>
     <w:rsid w:val="009B2E02"/>
     <w:rsid w:val="009E626B"/>
     <w:rsid w:val="009F4FBA"/>
     <w:rsid w:val="00A239CA"/>
     <w:rsid w:val="00A34CBB"/>
     <w:rsid w:val="00A4102B"/>
     <w:rsid w:val="00A861B3"/>
     <w:rsid w:val="00A9088F"/>
     <w:rsid w:val="00A972AC"/>
     <w:rsid w:val="00A97FA3"/>
     <w:rsid w:val="00AA5646"/>
     <w:rsid w:val="00AD44EB"/>
     <w:rsid w:val="00AD73C4"/>
     <w:rsid w:val="00AE3A99"/>
     <w:rsid w:val="00AF5313"/>
@@ -11693,68 +11621,68 @@
     <w:rsid w:val="00F66262"/>
     <w:rsid w:val="00F72507"/>
     <w:rsid w:val="00FA264B"/>
     <w:rsid w:val="00FB44DD"/>
     <w:rsid w:val="00FC11F1"/>
     <w:rsid w:val="00FD3B84"/>
     <w:rsid w:val="00FE012F"/>
     <w:rsid w:val="00FE15EA"/>
     <w:rsid w:val="00FF4F74"/>
     <w:rsid w:val="00FF771D"/>
     <w:rsid w:val="00FF784E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ca-ES"/>
+  <w:themeFontLang w:val="ca-ES" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="232A4CE8"/>
   <w15:docId w15:val="{D2747AE7-DBB4-4F15-B757-780F0AD876FF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12510,51 +12438,51 @@
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:rsid w:val="00792DAC"/>
     <w:rPr>
       <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
       <w:sz w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisin">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E5522B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esparreguera.cat/avis-legal/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esparreguera.cat/dies-inhabils" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esparreguera.cat/notificacio-electronica" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\ESubiranas\Desktop\Model_per_formularis.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -12840,66 +12768,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001F03F2C8F4B7464B8609D4A4B126118B" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="edfdef44bebea43a7280bd0f02be4ebd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0fffc3d2-0df5-4f4c-86a7-916e58947ee5" xmlns:ns3="0480876f-2ea0-4eb3-abe7-5f83e8fcf145" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53f8038bc49a814dc988013fe4f46074" ns2:_="" ns3:_="">
     <xsd:import namespace="0fffc3d2-0df5-4f4c-86a7-916e58947ee5"/>
     <xsd:import namespace="0480876f-2ea0-4eb3-abe7-5f83e8fcf145"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:tama_x00f1_o" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -13112,142 +13033,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <tama_x00f1_o xmlns="0fffc3d2-0df5-4f4c-86a7-916e58947ee5" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0fffc3d2-0df5-4f4c-86a7-916e58947ee5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0480876f-2ea0-4eb3-abe7-5f83e8fcf145" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F51B192F-2094-4B81-BB3E-93A6AAA9EB06}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B67C8EFF-001A-4F46-B0BC-8D499A13AA71}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="0480876f-2ea0-4eb3-abe7-5f83e8fcf145"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CB472DB-67CA-491B-9674-E8640295CB5A}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62333D93-08CD-4C56-BDD9-DE0CF659D7AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0fffc3d2-0df5-4f4c-86a7-916e58947ee5"/>
     <ds:schemaRef ds:uri="0480876f-2ea0-4eb3-abe7-5f83e8fcf145"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CB472DB-67CA-491B-9674-E8640295CB5A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B67C8EFF-001A-4F46-B0BC-8D499A13AA71}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F51B192F-2094-4B81-BB3E-93A6AAA9EB06}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0fffc3d2-0df5-4f4c-86a7-916e58947ee5"/>
+    <ds:schemaRef ds:uri="0480876f-2ea0-4eb3-abe7-5f83e8fcf145"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Model_per_formularis.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1212</Words>
-  <Characters>6909</Characters>
+  <Words>1194</Words>
+  <Characters>6572</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Subdelegació del Govern</vt:lpstr>
       <vt:lpstr>Subdelegació del Govern</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ajuntament d'Esparreguera</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8105</CharactersWithSpaces>
+  <CharactersWithSpaces>7751</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Subdelegació del Govern</dc:title>
   <dc:subject/>
   <dc:creator>Erika Subiranas Muñoz</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001F03F2C8F4B7464B8609D4A4B126118B</vt:lpwstr>
   </property>