--- v0 (2025-10-15)
+++ v1 (2026-09-06)
@@ -1693,125 +1693,125 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Sol·licito</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA1E69" w14:paraId="4B2206CD" w14:textId="77777777" w:rsidTr="001B3311">
+      <w:tr w:rsidR="00CA1E69" w14:paraId="4B2206CD" w14:textId="77777777" w:rsidTr="00C36271">
         <w:trPr>
-          <w:trHeight w:val="1664"/>
+          <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9913" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BEC50FD" w14:textId="025D4F22" w:rsidR="00625B06" w:rsidRDefault="00933D5D" w:rsidP="00625B06">
+          <w:p w14:paraId="7BEC50FD" w14:textId="08F70D00" w:rsidR="00625B06" w:rsidRDefault="00933D5D" w:rsidP="00625B06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00933D5D">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Informe per a l’aplicació de la Llei 24/2015 a l’objecte d’impedir la interrupció dels subministraments d’aigua potable, electricitat o gas a les persones en situació de risc d’exclusió residencial</w:t>
+              <w:t>Informe per a l’aplicació de la Llei 24/2015 a l’objecte d’impedir la interrupció del subministrament d’aigua potable a les persones en situació de risc d’exclusió residencial</w:t>
             </w:r>
             <w:r w:rsidR="00625B06">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00E45C12">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00625B06">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Escollir qui</w:t>
             </w:r>
             <w:r w:rsidR="00E45C12">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>n/s)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33EBE462" w14:textId="77777777" w:rsidR="00625B06" w:rsidRPr="00262D94" w:rsidRDefault="00625B06" w:rsidP="00625B06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7BA561C8" w14:textId="77777777" w:rsidR="00625B06" w:rsidRDefault="00625B06" w:rsidP="00625B06">
+          <w:p w14:paraId="63EB0B6B" w14:textId="7B437577" w:rsidR="00C243D8" w:rsidRPr="00625B06" w:rsidRDefault="00625B06" w:rsidP="00C36271">
             <w:pPr>
               <w:ind w:left="306"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3FD2">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Verifica3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -1839,323 +1839,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00CA3FD2">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> Aigua</w:t>
-            </w:r>
-[...271 lines deleted...]
-              <w:t>Electricitat - gas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="577435DC" w14:textId="77777777" w:rsidR="001D4179" w:rsidRDefault="001D4179" w:rsidP="001D4179">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C40B527" w14:textId="77777777" w:rsidR="002E79B6" w:rsidRPr="00CA3FD2" w:rsidRDefault="002E79B6" w:rsidP="001D4179">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7124,58 +6851,58 @@
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:sectPr w:rsidR="00514C85" w:rsidRPr="005836BD" w:rsidSect="00AD73C4">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2835" w:right="707" w:bottom="851" w:left="1276" w:header="709" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D3EBDEE" w14:textId="77777777" w:rsidR="0049418A" w:rsidRDefault="0049418A">
+    <w:p w14:paraId="4500270E" w14:textId="77777777" w:rsidR="00C84C39" w:rsidRDefault="00C84C39">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B048A2C" w14:textId="77777777" w:rsidR="0049418A" w:rsidRDefault="0049418A">
+    <w:p w14:paraId="0B17B767" w14:textId="77777777" w:rsidR="00C84C39" w:rsidRDefault="00C84C39">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7198,69 +6925,82 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Shalom">
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Medium">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Light">
     <w:altName w:val="Roboto Light"/>
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
@@ -7439,91 +7179,81 @@
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00CA3CC8" w:rsidRPr="00CA3CC8">
                       <w:rPr>
                         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="12"/>
                       </w:rPr>
                       <w:t>2879.0310.0010</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="717057D2" w14:textId="33606BD1" w:rsidR="005836BD" w:rsidRPr="004B54BB" w:rsidRDefault="005836BD" w:rsidP="005836BD">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00626979" w:rsidRPr="00F40D95">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="14"/>
       </w:rPr>
-      <w:t>Plaça</w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> de l’Ajuntament,1 • 08292 ESPARREGUERA (Barcelona) • Tel. 93 777 18 01 • Fax 93 777 59 04 • esparreguera@esparreguera.cat • www.esparreguera.cat</w:t>
+      <w:t>Plaça de l’Ajuntament,1 • 08292 ESPARREGUERA (Barcelona) • Tel. 93 777 18 01 • Fax 93 777 59 04 • esparreguera@esparreguera.cat • www.esparreguera.cat</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0108D530" w14:textId="77777777" w:rsidR="00626979" w:rsidRPr="00F40D95" w:rsidRDefault="00626979">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C48AE78" w14:textId="77777777" w:rsidR="0049418A" w:rsidRDefault="0049418A">
+    <w:p w14:paraId="59E4C5CB" w14:textId="77777777" w:rsidR="00C84C39" w:rsidRDefault="00C84C39">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F9C809E" w14:textId="77777777" w:rsidR="0049418A" w:rsidRDefault="0049418A">
+    <w:p w14:paraId="5ADB6DA8" w14:textId="77777777" w:rsidR="00C84C39" w:rsidRDefault="00C84C39">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FADE927" w14:textId="77777777" w:rsidR="00626979" w:rsidRPr="00F40D95" w:rsidRDefault="00244BCD" w:rsidP="00F40D95">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F40D95">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         <w:noProof/>
         <w:lang w:eastAsia="ca-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6612F993" wp14:editId="00FD745E">
@@ -11066,51 +10796,51 @@
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="975452028">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="5330303">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="149175381">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1717509283">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1708991570">
     <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="XJtXpv223atrX3SQI9aRW191RjNeQRlor767pee3SvbeNzD7tYQKukbeuySi4Z1Qdz5zVqjzGQFo1RHnE+MCYQ==" w:salt="xMykjGpiIphMLH2SKNupOQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="7ilseyzqwXvEcfJZHTRhens6cj7QyXvRsStNrjhwm9L/q//ClLl7RoAyeA2ciR8KQhHiUzr2YDdKHHjVpp/tGw==" w:salt="0b/JH3qkHsV0JR9Hu/hEvA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -11150,52 +10880,54 @@
     <w:rsid w:val="00205DB0"/>
     <w:rsid w:val="00211BEC"/>
     <w:rsid w:val="00215501"/>
     <w:rsid w:val="002216F1"/>
     <w:rsid w:val="002255B5"/>
     <w:rsid w:val="002402E0"/>
     <w:rsid w:val="00244BCD"/>
     <w:rsid w:val="00262D94"/>
     <w:rsid w:val="00275D87"/>
     <w:rsid w:val="002853C2"/>
     <w:rsid w:val="002913DC"/>
     <w:rsid w:val="002976EB"/>
     <w:rsid w:val="002A2123"/>
     <w:rsid w:val="002D4536"/>
     <w:rsid w:val="002D4795"/>
     <w:rsid w:val="002D7565"/>
     <w:rsid w:val="002D7909"/>
     <w:rsid w:val="002E5F35"/>
     <w:rsid w:val="002E79B6"/>
     <w:rsid w:val="0031509D"/>
     <w:rsid w:val="00344423"/>
     <w:rsid w:val="00377168"/>
     <w:rsid w:val="00377555"/>
     <w:rsid w:val="00386101"/>
     <w:rsid w:val="0039163D"/>
+    <w:rsid w:val="003B13FE"/>
     <w:rsid w:val="003E594B"/>
     <w:rsid w:val="003F2308"/>
+    <w:rsid w:val="003F5511"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="00403BE0"/>
     <w:rsid w:val="00405D96"/>
     <w:rsid w:val="004147AD"/>
     <w:rsid w:val="00422539"/>
     <w:rsid w:val="00422835"/>
     <w:rsid w:val="004433D4"/>
     <w:rsid w:val="004530AF"/>
     <w:rsid w:val="00454BD7"/>
     <w:rsid w:val="00465CDB"/>
     <w:rsid w:val="00467E94"/>
     <w:rsid w:val="00472D63"/>
     <w:rsid w:val="00474AEE"/>
     <w:rsid w:val="0049418A"/>
     <w:rsid w:val="004A6BE4"/>
     <w:rsid w:val="004A7BBB"/>
     <w:rsid w:val="004B705B"/>
     <w:rsid w:val="004C5D65"/>
     <w:rsid w:val="004D7193"/>
     <w:rsid w:val="004F37F1"/>
     <w:rsid w:val="00511D45"/>
     <w:rsid w:val="00514C85"/>
     <w:rsid w:val="00536C5C"/>
     <w:rsid w:val="00540206"/>
     <w:rsid w:val="00550038"/>
@@ -11267,53 +10999,55 @@
     <w:rsid w:val="00AD44EB"/>
     <w:rsid w:val="00AD73C4"/>
     <w:rsid w:val="00AE3A99"/>
     <w:rsid w:val="00AF5313"/>
     <w:rsid w:val="00AF5D55"/>
     <w:rsid w:val="00B02ABB"/>
     <w:rsid w:val="00B1330E"/>
     <w:rsid w:val="00B1353F"/>
     <w:rsid w:val="00B47290"/>
     <w:rsid w:val="00B52F4A"/>
     <w:rsid w:val="00B5694E"/>
     <w:rsid w:val="00B664B9"/>
     <w:rsid w:val="00B74BEC"/>
     <w:rsid w:val="00BA2467"/>
     <w:rsid w:val="00BA585F"/>
     <w:rsid w:val="00BA606C"/>
     <w:rsid w:val="00BB69BF"/>
     <w:rsid w:val="00BC5FAD"/>
     <w:rsid w:val="00BD0CD7"/>
     <w:rsid w:val="00BD3479"/>
     <w:rsid w:val="00C132F9"/>
     <w:rsid w:val="00C1454C"/>
     <w:rsid w:val="00C22A18"/>
     <w:rsid w:val="00C243D8"/>
     <w:rsid w:val="00C32E51"/>
+    <w:rsid w:val="00C36271"/>
     <w:rsid w:val="00C51F01"/>
     <w:rsid w:val="00C62230"/>
     <w:rsid w:val="00C63528"/>
+    <w:rsid w:val="00C84C39"/>
     <w:rsid w:val="00C87011"/>
     <w:rsid w:val="00C90838"/>
     <w:rsid w:val="00C9485A"/>
     <w:rsid w:val="00C9524B"/>
     <w:rsid w:val="00CA1E69"/>
     <w:rsid w:val="00CA3CC8"/>
     <w:rsid w:val="00CA3FA4"/>
     <w:rsid w:val="00CA55B6"/>
     <w:rsid w:val="00CA5A0C"/>
     <w:rsid w:val="00CD31BA"/>
     <w:rsid w:val="00CD6A6C"/>
     <w:rsid w:val="00CE2A8E"/>
     <w:rsid w:val="00D26836"/>
     <w:rsid w:val="00D419BF"/>
     <w:rsid w:val="00D601B6"/>
     <w:rsid w:val="00D64A26"/>
     <w:rsid w:val="00D91D5B"/>
     <w:rsid w:val="00D939AC"/>
     <w:rsid w:val="00DA213F"/>
     <w:rsid w:val="00DA4D6B"/>
     <w:rsid w:val="00DD2639"/>
     <w:rsid w:val="00DD6533"/>
     <w:rsid w:val="00DF61D5"/>
     <w:rsid w:val="00DF75CB"/>
     <w:rsid w:val="00E00F73"/>
@@ -11342,60 +11076,60 @@
     <w:rsid w:val="00F72507"/>
     <w:rsid w:val="00FA264B"/>
     <w:rsid w:val="00FB44DD"/>
     <w:rsid w:val="00FC11F1"/>
     <w:rsid w:val="00FD3B84"/>
     <w:rsid w:val="00FD682D"/>
     <w:rsid w:val="00FD6A8D"/>
     <w:rsid w:val="00FE012F"/>
     <w:rsid w:val="00FE15EA"/>
     <w:rsid w:val="00FF4F74"/>
     <w:rsid w:val="00FF784E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ca-ES"/>
+  <w:themeFontLang w:val="ca-ES" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3FC0C891"/>
   <w15:docId w15:val="{B82B19B7-ED22-41F5-AF31-BB3559C37450}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12502,54 +12236,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000210D4294982C542A0406A02EE3E303E" ma:contentTypeVersion="6" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="8994e8b330a49b47729d564f04064c17">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b05e4a51-5668-4010-9823-721c700f3b1c" xmlns:ns3="021a759b-25e0-452e-bd36-8a2c97e92f03" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9853e179705886a1eab957f0f7923bde" ns2:_="" ns3:_="">
     <xsd:import namespace="b05e4a51-5668-4010-9823-721c700f3b1c"/>
     <xsd:import namespace="021a759b-25e0-452e-bd36-8a2c97e92f03"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b05e4a51-5668-4010-9823-721c700f3b1c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -12682,146 +12427,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CB472DB-67CA-491B-9674-E8640295CB5A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F51B192F-2094-4B81-BB3E-93A6AAA9EB06}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B67C8EFF-001A-4F46-B0BC-8D499A13AA71}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{900A3457-E14F-4E64-BF96-6D5C5918BC0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b05e4a51-5668-4010-9823-721c700f3b1c"/>
     <ds:schemaRef ds:uri="021a759b-25e0-452e-bd36-8a2c97e92f03"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B67C8EFF-001A-4F46-B0BC-8D499A13AA71}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CB472DB-67CA-491B-9674-E8640295CB5A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Model_per_formularis.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>853</Words>
-  <Characters>4864</Characters>
+  <Words>861</Words>
+  <Characters>4738</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
+  <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Subdelegació del Govern</vt:lpstr>
       <vt:lpstr>Subdelegació del Govern</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ajuntament d'Esparreguera</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5706</CharactersWithSpaces>
+  <CharactersWithSpaces>5588</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Subdelegació del Govern</dc:title>
   <dc:subject/>
   <dc:creator>Erika Subiranas Muñoz</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000210D4294982C542A0406A02EE3E303E</vt:lpwstr>
   </property>