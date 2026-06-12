--- v0 (2025-10-13)
+++ v1 (2026-06-12)
@@ -2208,146 +2208,98 @@
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00347C9D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="ca-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00347C9D" w:rsidRPr="00347C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> Dansa 2 (45min/set) (EI5)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E4AE0BC" w14:textId="67E4640F" w:rsidR="00347C9D" w:rsidRPr="00347C9D" w:rsidRDefault="00000000" w:rsidP="00347C9D">
+          <w:p w14:paraId="399C5713" w14:textId="3258B249" w:rsidR="00347C9D" w:rsidRPr="00347C9D" w:rsidRDefault="00000000" w:rsidP="00585DD2">
             <w:pPr>
               <w:ind w:left="316"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="ca-ES"/>
                 </w:rPr>
                 <w:id w:val="420063296"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00347C9D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="ca-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00347C9D" w:rsidRPr="00347C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> Música 3 (90min/set) (1r de primària)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="399C5713" w14:textId="5F16EF54" w:rsidR="00347C9D" w:rsidRPr="00347C9D" w:rsidRDefault="00000000" w:rsidP="00347C9D">
-[...46 lines deleted...]
-          </w:p>
           <w:p w14:paraId="3DC55862" w14:textId="42C536C2" w:rsidR="00347C9D" w:rsidRPr="00347C9D" w:rsidRDefault="00000000" w:rsidP="00347C9D">
             <w:pPr>
               <w:ind w:left="316"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="ca-ES"/>
                 </w:rPr>
                 <w:id w:val="1208989770"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -2894,337 +2846,504 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62CB85F8" w14:textId="77777777" w:rsidR="00347C9D" w:rsidRPr="00347C9D" w:rsidRDefault="00347C9D" w:rsidP="00347C9D">
             <w:pPr>
               <w:ind w:left="316"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00347C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>DANSA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34DF5708" w14:textId="47181047" w:rsidR="00347C9D" w:rsidRPr="00347C9D" w:rsidRDefault="00000000" w:rsidP="00347C9D">
+          <w:p w14:paraId="34DF5708" w14:textId="55FA3F69" w:rsidR="00347C9D" w:rsidRPr="00347C9D" w:rsidRDefault="00000000" w:rsidP="00347C9D">
             <w:pPr>
               <w:ind w:left="316"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="ca-ES"/>
                 </w:rPr>
                 <w:id w:val="-1450779871"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00347C9D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="ca-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00347C9D" w:rsidRPr="00347C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"> Formació bàsica en dansa (1 sessió setmanal) (2n – 6è de primària)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="771AA2DF" w14:textId="4D70E310" w:rsidR="00347C9D" w:rsidRPr="00347C9D" w:rsidRDefault="00000000" w:rsidP="00347C9D">
+              <w:t xml:space="preserve"> Formació bàsica en dansa (1 sessió setmanal) (</w:t>
+            </w:r>
+            <w:r w:rsidR="00585DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>1er</w:t>
+            </w:r>
+            <w:r w:rsidR="00347C9D" w:rsidRPr="00347C9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 6è de primària)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="771AA2DF" w14:textId="641CA1AE" w:rsidR="00347C9D" w:rsidRPr="00347C9D" w:rsidRDefault="00000000" w:rsidP="00347C9D">
             <w:pPr>
               <w:ind w:left="316"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="ca-ES"/>
                 </w:rPr>
                 <w:id w:val="-443611109"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00347C9D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="ca-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00347C9D" w:rsidRPr="00347C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"> Formació bàsica en dansa (2 sessions setmanals) (2n – 6è de primària)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="53E74477" w14:textId="2D6A6971" w:rsidR="00347C9D" w:rsidRPr="00347C9D" w:rsidRDefault="00000000" w:rsidP="00347C9D">
+              <w:t xml:space="preserve"> Formació bàsica en dansa (2 sessions setmanals) (</w:t>
+            </w:r>
+            <w:r w:rsidR="00585DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>1er</w:t>
+            </w:r>
+            <w:r w:rsidR="00347C9D" w:rsidRPr="00347C9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 6è de primària)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D6FD11E" w14:textId="366316D4" w:rsidR="001A0DCB" w:rsidRPr="00347C9D" w:rsidRDefault="00000000" w:rsidP="001A0DCB">
             <w:pPr>
               <w:ind w:left="316"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="ca-ES"/>
                 </w:rPr>
                 <w:id w:val="1808974281"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00347C9D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="ca-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00347C9D" w:rsidRPr="00347C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"> Formació bàsica en dansa (3 sessions setmanals) (2n – 6è de primària)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6A3A6205" w14:textId="6D60BF88" w:rsidR="00347C9D" w:rsidRPr="00347C9D" w:rsidRDefault="00000000" w:rsidP="00347C9D">
+              <w:t xml:space="preserve"> Formació bàsica en dansa (3 sessions setmanals) (</w:t>
+            </w:r>
+            <w:r w:rsidR="00585DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>1er</w:t>
+            </w:r>
+            <w:r w:rsidR="00347C9D" w:rsidRPr="00347C9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 6è de primària)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53E74477" w14:textId="0EE086D4" w:rsidR="00347C9D" w:rsidRPr="00347C9D" w:rsidRDefault="00000000" w:rsidP="00347C9D">
+            <w:pPr>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="ca-ES"/>
+                </w:rPr>
+                <w:id w:val="1813361154"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001A0DCB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:val="ca-ES"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001A0DCB" w:rsidRPr="00347C9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve"> Programa lliure de dansa (</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0DCB" w:rsidRPr="00347C9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>0min/set) (a partir de 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00585DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>6 anys</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0DCB" w:rsidRPr="00347C9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A3A6205" w14:textId="72247A19" w:rsidR="00347C9D" w:rsidRPr="00347C9D" w:rsidRDefault="00000000" w:rsidP="00347C9D">
             <w:pPr>
               <w:ind w:left="316"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="ca-ES"/>
                 </w:rPr>
                 <w:id w:val="-644123951"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00347C9D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="ca-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00347C9D" w:rsidRPr="00347C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"> Programa lliure de dansa (90min/set) (a partir de 1r d’ESO)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5CCF3D05" w14:textId="48B39C7C" w:rsidR="00347C9D" w:rsidRPr="00347C9D" w:rsidRDefault="00000000" w:rsidP="00347C9D">
+              <w:t xml:space="preserve"> Programa lliure de dansa (</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00347C9D" w:rsidRPr="00347C9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>0min/set) (a partir de 1r d’ESO)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F14EDC9" w14:textId="0FBC6A2C" w:rsidR="001A0DCB" w:rsidRPr="00347C9D" w:rsidRDefault="00000000" w:rsidP="00347C9D">
             <w:pPr>
               <w:ind w:left="316"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="ca-ES"/>
                 </w:rPr>
                 <w:id w:val="1872955419"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00347C9D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="ca-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00347C9D" w:rsidRPr="00347C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> Programa lliure de dansa (120min/set) (a partir de 1r d’ESO)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1564D58A" w14:textId="635475C7" w:rsidR="00347C9D" w:rsidRPr="00347C9D" w:rsidRDefault="00000000" w:rsidP="00347C9D">
+          <w:p w14:paraId="1564D58A" w14:textId="635475C7" w:rsidR="00347C9D" w:rsidRDefault="00000000" w:rsidP="00347C9D">
             <w:pPr>
               <w:ind w:left="316"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="ca-ES"/>
                 </w:rPr>
                 <w:id w:val="1630203882"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00347C9D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="ca-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00347C9D" w:rsidRPr="00347C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> Formació avançada en dansa (7,5h/set) (1r – 4t d’ESO)</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="59EF93FA" w14:textId="77777777" w:rsidR="00585DD2" w:rsidRPr="00347C9D" w:rsidRDefault="00585DD2" w:rsidP="00347C9D">
+            <w:pPr>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="5860D81D" w14:textId="66D03FE2" w:rsidR="00347C9D" w:rsidRPr="00347C9D" w:rsidRDefault="00000000" w:rsidP="00347C9D">
             <w:pPr>
               <w:ind w:left="316"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="ca-ES"/>
                 </w:rPr>
                 <w:id w:val="-401756890"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -6103,51 +6222,51 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Còpia de la sentència de separació o divorci (si s’escau).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34CB6715" w14:textId="77777777" w:rsidR="00E53E2B" w:rsidRPr="000A6AFF" w:rsidRDefault="00E53E2B" w:rsidP="00E53E2B">
             <w:pPr>
               <w:ind w:left="306" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0DCFCD6F" w14:textId="30DC96BF" w:rsidR="00E53E2B" w:rsidRDefault="00E53E2B" w:rsidP="00E53E2B">
+          <w:p w14:paraId="3359D38A" w14:textId="288120A4" w:rsidR="00E53E2B" w:rsidRDefault="00E53E2B" w:rsidP="001A0DCB">
             <w:pPr>
               <w:ind w:left="306" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C516DC">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Marcar5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -6184,146 +6303,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C516DC">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Certificat acreditatiu pensionista (si s’escau).</w:t>
-            </w:r>
-[...94 lines deleted...]
-              <w:t>Certificat estar en situació d’atur (si s’escau).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1815315F" w14:textId="77777777" w:rsidR="00E53E2B" w:rsidRPr="000A6AFF" w:rsidRDefault="00E53E2B" w:rsidP="00E53E2B">
             <w:pPr>
               <w:ind w:left="306" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="280EB4F5" w14:textId="6D564624" w:rsidR="00E53E2B" w:rsidRPr="005A3DD4" w:rsidRDefault="00E53E2B" w:rsidP="00E53E2B">
             <w:pPr>
               <w:ind w:left="306" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
@@ -12164,58 +12187,58 @@
       <w:r w:rsidRPr="7B73858B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>La inexactitud, falsedat o omissió, de caràcter essencial, de qualsevol dada o informació que s’incorpori a una declaració responsable o a una comunicació, o la no-presentació davant l’Administració competent de la declaració responsable, la documentació que, si s’escau, sigui requerida per acreditar el compliment del que s’ha declarat, o la comunicació, determina la impossibilitat de continuar amb l’exercici del dret o activitat afectada des del moment en què es tingui constància d’aquest fets, sense perjudici de les responsabilitats penals, civils o administratives que pertoquin.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00802160" w:rsidRPr="00220028" w:rsidSect="00AC3F42">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2835" w:right="707" w:bottom="851" w:left="1276" w:header="709" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F4FBBFD" w14:textId="77777777" w:rsidR="00EF56D8" w:rsidRDefault="00EF56D8">
+    <w:p w14:paraId="14D826F8" w14:textId="77777777" w:rsidR="006E5C08" w:rsidRDefault="006E5C08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63623A5E" w14:textId="77777777" w:rsidR="00EF56D8" w:rsidRDefault="00EF56D8">
+    <w:p w14:paraId="324A09C0" w14:textId="77777777" w:rsidR="006E5C08" w:rsidRDefault="006E5C08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12233,85 +12256,83 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Shalom">
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Medium">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
@@ -12522,58 +12543,58 @@
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00626979" w:rsidRPr="00F40D95">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>Plaça de l’Ajuntament,1 • 08292 ESPARREGUERA (Barcelona) • Tel. 93 777 18 01 • Fax 93 777 59 04 • esparreguera@esparreguera.cat • www.esparreguera.cat</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6D64952D" w14:textId="77777777" w:rsidR="00626979" w:rsidRPr="00F40D95" w:rsidRDefault="00626979">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52869837" w14:textId="77777777" w:rsidR="00EF56D8" w:rsidRDefault="00EF56D8">
+    <w:p w14:paraId="6B1C3A7C" w14:textId="77777777" w:rsidR="006E5C08" w:rsidRDefault="006E5C08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28C29352" w14:textId="77777777" w:rsidR="00EF56D8" w:rsidRDefault="00EF56D8">
+    <w:p w14:paraId="56876F2C" w14:textId="77777777" w:rsidR="006E5C08" w:rsidRDefault="006E5C08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6695CFB8" w14:textId="20E9F620" w:rsidR="00626979" w:rsidRPr="00F40D95" w:rsidRDefault="008A3774" w:rsidP="00F40D95">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         <w:noProof/>
         <w:lang w:eastAsia="ca-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A93F7DA" wp14:editId="18CE3B2D">
@@ -16060,52 +16081,52 @@
   </w:num>
   <w:num w:numId="28" w16cid:durableId="358045392">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1678531118">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1308508290">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1525365893">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1590308828">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1304316289">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="jq6KJDf7F84/Uldj6LmIt2x0r5z5gWiXiXtJXYwiRr9Xo/r0ROh9RibSTClcPvnBnLp7yt3pF+PNYt1kdTAblg==" w:salt="EBcG+NoD76Q+RzCb/OmtfQ=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="wkSobztOUrSkD4SUp3VQDs/sZxoj/W1HDvirw7zK9SEFaiF+VP1PZ4iRGdh1UtOhWJcF+BsWtdce6czoeZTKlA==" w:salt="RAmJ3nUe5cn+hYKv+t+r8g=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -16130,50 +16151,51 @@
     <w:rsid w:val="000A7453"/>
     <w:rsid w:val="000C345A"/>
     <w:rsid w:val="000D0447"/>
     <w:rsid w:val="000D2610"/>
     <w:rsid w:val="000D263E"/>
     <w:rsid w:val="000D2A7B"/>
     <w:rsid w:val="000E6A37"/>
     <w:rsid w:val="000F5FF6"/>
     <w:rsid w:val="00103A0F"/>
     <w:rsid w:val="001106C6"/>
     <w:rsid w:val="001125F4"/>
     <w:rsid w:val="00115018"/>
     <w:rsid w:val="00122A19"/>
     <w:rsid w:val="00123D4D"/>
     <w:rsid w:val="00144826"/>
     <w:rsid w:val="001470CE"/>
     <w:rsid w:val="00154448"/>
     <w:rsid w:val="001645F8"/>
     <w:rsid w:val="001701E0"/>
     <w:rsid w:val="0017031C"/>
     <w:rsid w:val="00170D5C"/>
     <w:rsid w:val="00172083"/>
     <w:rsid w:val="00187ED0"/>
     <w:rsid w:val="00193942"/>
     <w:rsid w:val="00197811"/>
+    <w:rsid w:val="001A0DCB"/>
     <w:rsid w:val="001A127C"/>
     <w:rsid w:val="001A6D0F"/>
     <w:rsid w:val="001C2336"/>
     <w:rsid w:val="001C55C3"/>
     <w:rsid w:val="001E7FC3"/>
     <w:rsid w:val="001F004F"/>
     <w:rsid w:val="001F1674"/>
     <w:rsid w:val="001F28D5"/>
     <w:rsid w:val="001F5353"/>
     <w:rsid w:val="001F67D5"/>
     <w:rsid w:val="00205DB0"/>
     <w:rsid w:val="00206C78"/>
     <w:rsid w:val="00211BEC"/>
     <w:rsid w:val="00215501"/>
     <w:rsid w:val="00220028"/>
     <w:rsid w:val="00222C40"/>
     <w:rsid w:val="002255B5"/>
     <w:rsid w:val="00234FB4"/>
     <w:rsid w:val="002402E0"/>
     <w:rsid w:val="00244BCD"/>
     <w:rsid w:val="00256834"/>
     <w:rsid w:val="00270F83"/>
     <w:rsid w:val="00273AC5"/>
     <w:rsid w:val="00275D87"/>
     <w:rsid w:val="002853C2"/>
@@ -16190,134 +16212,138 @@
     <w:rsid w:val="002E18B5"/>
     <w:rsid w:val="002E5F35"/>
     <w:rsid w:val="00313F13"/>
     <w:rsid w:val="0031509D"/>
     <w:rsid w:val="00317014"/>
     <w:rsid w:val="0031792C"/>
     <w:rsid w:val="00332EC1"/>
     <w:rsid w:val="0034081B"/>
     <w:rsid w:val="00344423"/>
     <w:rsid w:val="00345C72"/>
     <w:rsid w:val="00347C9D"/>
     <w:rsid w:val="00363E65"/>
     <w:rsid w:val="00377168"/>
     <w:rsid w:val="00377555"/>
     <w:rsid w:val="00386101"/>
     <w:rsid w:val="0039163D"/>
     <w:rsid w:val="003926E6"/>
     <w:rsid w:val="003C3D17"/>
     <w:rsid w:val="003C4F68"/>
     <w:rsid w:val="003E3662"/>
     <w:rsid w:val="003E4677"/>
     <w:rsid w:val="003E594B"/>
     <w:rsid w:val="003F5C08"/>
     <w:rsid w:val="003F79E6"/>
     <w:rsid w:val="00401C13"/>
+    <w:rsid w:val="004039FA"/>
     <w:rsid w:val="00405D4E"/>
     <w:rsid w:val="00405D96"/>
     <w:rsid w:val="004147AD"/>
     <w:rsid w:val="00416DED"/>
     <w:rsid w:val="00422539"/>
     <w:rsid w:val="00422835"/>
     <w:rsid w:val="00433D30"/>
     <w:rsid w:val="00442A0B"/>
     <w:rsid w:val="004433D4"/>
     <w:rsid w:val="004530AF"/>
     <w:rsid w:val="00454BD7"/>
     <w:rsid w:val="0046062C"/>
     <w:rsid w:val="00467E94"/>
     <w:rsid w:val="00470177"/>
     <w:rsid w:val="00472D63"/>
     <w:rsid w:val="00474AEE"/>
     <w:rsid w:val="00474FC8"/>
     <w:rsid w:val="004755A5"/>
     <w:rsid w:val="004A02CE"/>
     <w:rsid w:val="004A163B"/>
     <w:rsid w:val="004A2BAA"/>
     <w:rsid w:val="004A6BE4"/>
     <w:rsid w:val="004A7BBB"/>
     <w:rsid w:val="004B705B"/>
     <w:rsid w:val="004C5D65"/>
     <w:rsid w:val="004D1DF6"/>
     <w:rsid w:val="004D7193"/>
     <w:rsid w:val="004F08EE"/>
     <w:rsid w:val="004F28C0"/>
     <w:rsid w:val="004F37F1"/>
     <w:rsid w:val="005067B7"/>
     <w:rsid w:val="00511D45"/>
     <w:rsid w:val="00513AE7"/>
     <w:rsid w:val="00514C85"/>
     <w:rsid w:val="00520480"/>
     <w:rsid w:val="00535775"/>
     <w:rsid w:val="00540206"/>
     <w:rsid w:val="0054279A"/>
     <w:rsid w:val="00550038"/>
     <w:rsid w:val="00555D6B"/>
     <w:rsid w:val="00576EBC"/>
     <w:rsid w:val="005776CF"/>
     <w:rsid w:val="00581279"/>
     <w:rsid w:val="00581518"/>
     <w:rsid w:val="005836BD"/>
     <w:rsid w:val="00583814"/>
     <w:rsid w:val="00585961"/>
+    <w:rsid w:val="00585DD2"/>
     <w:rsid w:val="00594AD0"/>
     <w:rsid w:val="005A04B0"/>
     <w:rsid w:val="005A3DD4"/>
     <w:rsid w:val="005F3E69"/>
     <w:rsid w:val="005F6FB2"/>
     <w:rsid w:val="0060796D"/>
     <w:rsid w:val="00610C17"/>
     <w:rsid w:val="00625B11"/>
     <w:rsid w:val="00626979"/>
     <w:rsid w:val="00641C8A"/>
     <w:rsid w:val="00654A39"/>
     <w:rsid w:val="00660C81"/>
     <w:rsid w:val="00661CD9"/>
     <w:rsid w:val="0067293A"/>
     <w:rsid w:val="00674058"/>
     <w:rsid w:val="00691F84"/>
     <w:rsid w:val="00695265"/>
     <w:rsid w:val="006A11AE"/>
     <w:rsid w:val="006A7A7F"/>
     <w:rsid w:val="006C0B12"/>
     <w:rsid w:val="006C7DCE"/>
     <w:rsid w:val="006E07F1"/>
     <w:rsid w:val="006E5A52"/>
+    <w:rsid w:val="006E5C08"/>
     <w:rsid w:val="006F4C3B"/>
     <w:rsid w:val="006F6F8B"/>
     <w:rsid w:val="00702157"/>
     <w:rsid w:val="0070232F"/>
     <w:rsid w:val="007074F6"/>
     <w:rsid w:val="007075D6"/>
     <w:rsid w:val="00713720"/>
     <w:rsid w:val="00715243"/>
     <w:rsid w:val="007238F3"/>
     <w:rsid w:val="007323D4"/>
     <w:rsid w:val="00736CED"/>
     <w:rsid w:val="007621C9"/>
     <w:rsid w:val="0076413C"/>
     <w:rsid w:val="00774DD8"/>
+    <w:rsid w:val="007850FE"/>
     <w:rsid w:val="007857B9"/>
     <w:rsid w:val="00787ED5"/>
     <w:rsid w:val="007A0CAE"/>
     <w:rsid w:val="007A64FE"/>
     <w:rsid w:val="007A678C"/>
     <w:rsid w:val="007B0D0B"/>
     <w:rsid w:val="007B5065"/>
     <w:rsid w:val="007C01F2"/>
     <w:rsid w:val="007D7919"/>
     <w:rsid w:val="0080015C"/>
     <w:rsid w:val="00801880"/>
     <w:rsid w:val="00802160"/>
     <w:rsid w:val="008053CB"/>
     <w:rsid w:val="0081283D"/>
     <w:rsid w:val="0082522B"/>
     <w:rsid w:val="00827E00"/>
     <w:rsid w:val="00831ADA"/>
     <w:rsid w:val="008330BA"/>
     <w:rsid w:val="00834D6B"/>
     <w:rsid w:val="00840F40"/>
     <w:rsid w:val="008425F6"/>
     <w:rsid w:val="00847B55"/>
     <w:rsid w:val="00851103"/>
     <w:rsid w:val="00851925"/>
     <w:rsid w:val="0085204E"/>
@@ -16362,50 +16388,51 @@
     <w:rsid w:val="00A861B3"/>
     <w:rsid w:val="00A97FA3"/>
     <w:rsid w:val="00AA5646"/>
     <w:rsid w:val="00AB2E34"/>
     <w:rsid w:val="00AB3076"/>
     <w:rsid w:val="00AB4036"/>
     <w:rsid w:val="00AC3F42"/>
     <w:rsid w:val="00AD44EB"/>
     <w:rsid w:val="00AD73C4"/>
     <w:rsid w:val="00AE3A99"/>
     <w:rsid w:val="00AF5313"/>
     <w:rsid w:val="00AF5D55"/>
     <w:rsid w:val="00AF6F11"/>
     <w:rsid w:val="00AF7F0B"/>
     <w:rsid w:val="00B1330E"/>
     <w:rsid w:val="00B1353F"/>
     <w:rsid w:val="00B31C36"/>
     <w:rsid w:val="00B47290"/>
     <w:rsid w:val="00B505A8"/>
     <w:rsid w:val="00B52F4A"/>
     <w:rsid w:val="00B53802"/>
     <w:rsid w:val="00B5694E"/>
     <w:rsid w:val="00B92608"/>
     <w:rsid w:val="00BA2467"/>
     <w:rsid w:val="00BA606C"/>
+    <w:rsid w:val="00BB455B"/>
     <w:rsid w:val="00BB69BF"/>
     <w:rsid w:val="00BB6AB4"/>
     <w:rsid w:val="00BC5FAD"/>
     <w:rsid w:val="00BC7D5E"/>
     <w:rsid w:val="00BD0CD7"/>
     <w:rsid w:val="00BD3479"/>
     <w:rsid w:val="00BD3B1F"/>
     <w:rsid w:val="00BF207A"/>
     <w:rsid w:val="00C06B09"/>
     <w:rsid w:val="00C132F9"/>
     <w:rsid w:val="00C1454C"/>
     <w:rsid w:val="00C16147"/>
     <w:rsid w:val="00C22A18"/>
     <w:rsid w:val="00C27DCE"/>
     <w:rsid w:val="00C30F10"/>
     <w:rsid w:val="00C32E51"/>
     <w:rsid w:val="00C37783"/>
     <w:rsid w:val="00C54E3D"/>
     <w:rsid w:val="00C62230"/>
     <w:rsid w:val="00C63528"/>
     <w:rsid w:val="00C65F61"/>
     <w:rsid w:val="00C825CF"/>
     <w:rsid w:val="00C87011"/>
     <w:rsid w:val="00C90838"/>
     <w:rsid w:val="00C9524B"/>
@@ -16452,50 +16479,51 @@
     <w:rsid w:val="00E97EDF"/>
     <w:rsid w:val="00EA72CB"/>
     <w:rsid w:val="00EA76F8"/>
     <w:rsid w:val="00EC0081"/>
     <w:rsid w:val="00EC6544"/>
     <w:rsid w:val="00EF0EE4"/>
     <w:rsid w:val="00EF4E83"/>
     <w:rsid w:val="00EF56D8"/>
     <w:rsid w:val="00EF6A9A"/>
     <w:rsid w:val="00F04867"/>
     <w:rsid w:val="00F272E8"/>
     <w:rsid w:val="00F37150"/>
     <w:rsid w:val="00F40D95"/>
     <w:rsid w:val="00F51E52"/>
     <w:rsid w:val="00F66262"/>
     <w:rsid w:val="00F72507"/>
     <w:rsid w:val="00F81762"/>
     <w:rsid w:val="00FA1A2F"/>
     <w:rsid w:val="00FA264B"/>
     <w:rsid w:val="00FB44DD"/>
     <w:rsid w:val="00FC049F"/>
     <w:rsid w:val="00FC11F1"/>
     <w:rsid w:val="00FD3B84"/>
     <w:rsid w:val="00FE012F"/>
     <w:rsid w:val="00FE15EA"/>
+    <w:rsid w:val="00FF3630"/>
     <w:rsid w:val="00FF4F74"/>
     <w:rsid w:val="00FF784E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -17975,82 +18003,82 @@
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F51B192F-2094-4B81-BB3E-93A6AAA9EB06}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0fffc3d2-0df5-4f4c-86a7-916e58947ee5"/>
     <ds:schemaRef ds:uri="0480876f-2ea0-4eb3-abe7-5f83e8fcf145"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CB472DB-67CA-491B-9674-E8640295CB5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1875</Words>
-  <Characters>10315</Characters>
+  <Words>1868</Words>
+  <Characters>10276</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>85</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Subdelegació del Govern</vt:lpstr>
       <vt:lpstr>Subdelegació del Govern</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ajuntament d'Esparreguera</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12166</CharactersWithSpaces>
+  <CharactersWithSpaces>12120</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Subdelegació del Govern</dc:title>
   <dc:subject/>
   <dc:creator>Erika Subiranas Muñoz</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001F03F2C8F4B7464B8609D4A4B126118B</vt:lpwstr>
   </property>